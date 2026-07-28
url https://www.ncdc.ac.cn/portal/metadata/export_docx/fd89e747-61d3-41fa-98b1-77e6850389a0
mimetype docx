--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,1105 +2,846 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">亚洲沙漠地区沙尘气溶胶光学厚度数据集（2018-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dust aerosol optical depth data set over Asian desert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dust aerosol optical depth data set over Asian desert</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6510.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6510.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6510.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于MCD19A2、MERRA-2、ERA5_land数据集，通过数据预处理、数据上采样、时空匹配将气溶胶光学厚度（AOD）、波长指数（AE）、气象参数等多种数据提取，将AERONET地面站点观测值作为目标真值，利用机器学习算法LightGBM训练模型，反演2018年至2022年“一带一路”沙漠地区的逐日1公里分辨率陆地沙尘气溶胶光学厚度。本次沙尘气溶胶光学厚度数据集为“一带一路”地区的沙尘研究提供基础数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. MCD19A2数据：从美国MODIS官方网站(https://modis.gsfc.nasa.gov//)下载。   2. MERRA-2 tavg1_2d_aer_Nx数据：从美国宇航局戈达德地球科学数据和信息服务中心(https://disc.gsfc.nasa.gov/)下载。 （该数据需要下载全球范围）   3. ERA5-Land数据：从欧洲中期天气预报中心(https://cds.climate.copernicus.eu/)下载。 （该数据需要下载东经0°-东经150°，北纬81°-南纬11°的范围）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. 遥感数据预处理：MERRA-2(0.5°×0.625°)和ERA5-Land(0.1°×0.1)分别通过双线性插值采样至1公里分辨率，其中ERA5-Land在此之前还需通过最近邻插值填补缺失值，按照最近点像素的方式时空匹配，提取所需数据。将研究范围内的AERONET地面站点观测数据，筛选出波长指数(AE)  2. 反演方法：采用最终采用LightGBM模型分别训练两个模型：(1)完整模型，即各项预测因子均未缺失作为输入训练的模型（MCD19A2数据存在大量缺失，针对非缺失部分）；(2)非完整模型，即MCD19A2存在数据缺失的部分，仅采用由MERRA-2、ERA5-Land数据提取的预测因子为输入训练的模型。两个模型的输出需要与经降尺度后的MERRA-2的沙尘AOD数据取均值处理，才作为最终反演结果。   参考文献：Ke G, Meng Q, Finley T, et al. Lightgbm: A highly efficient gradient boosting decision tree[J]. Advances in neural information processing systems, 2017, 30.</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据精度：取AERONET站点经匹配后未用于训练的数据作验证。平均绝对误差（MAE）为0.0515；均方根误差（RMSE）为0.0805；平均偏差（MBE）为-0.0252；相关系数（R）为0.8559；落在期望误差（EE）为81.74%。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">亚洲“一带一路”沙漠地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:588.0 GiB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">亚洲, 陆地沙尘气溶胶</w:t>
+        <w:t xml:space="preserve">Theme:Asia, land dust aerosols</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018 2022</w:t>
+        <w:t xml:space="preserve">Time:2018 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">亚洲 </w:t>
+        <w:t xml:space="preserve">Place:Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1134,69 +875,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1223,69 +946,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 62.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1307,69 +1012,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1396,69 +1083,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1484,818 +1153,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴小林,  王兆滨 </w:t>
+        <w:t xml:space="preserve">contributors:WU Xiaolin,  Wang zhaobin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴小林  </w:t>
+        <w:t xml:space="preserve">author:WU Xiaolin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang zhaobin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF0711702-04</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">沙漠、沙尘数据融合制备技术及长时序高质量数据制备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴小林,王兆滨. 亚洲沙漠地区沙尘气溶胶光学厚度数据集（2018-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6510.2024.</w:t>
+        <w:t xml:space="preserve">WU Xiaolin, Wang zhaobin. Dust aerosol optical depth data set over Asian desert. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6510.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>