--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2008 joint survey data set of GPS control points in Tuomuer peak area of Tianshan Mountains</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2008年天山托木尔峰地区GPS控制点联测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0075.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2008 joint survey data set of GPS control points in Tuomuer peak area of Tianshan Mountains</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.77</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0075.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.77</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is for the area of Mount Tomur in Tianshan, mainly including the glacier in keqihar in Tianshan, and the joint measurement data set of GPS control points includes the serial number, longitude, latitude and elevation of the control points. The data set contains 374 records, which are mainly obtained by purchasing the national primary control points in the region, using the national primary control points for static measurement, synchronous measurement time of more than 1 hour, obtaining the glacier area control points through solution, and dynamic joint measurement through DGPS RTK. The data set is fully open sharing. </w:t>
+        <w:t xml:space="preserve">本数据集针对天山托木尔峰地区，主要包括天山科其喀尔冰川，GPS控制点联测数据集包括控制点的序号、经度、纬度、高程。数据集包含374条记录，主要通过采购了该地区国家一级控制点，利用国家一级控制点进行静态测量，同步测量时间1小时以上，通过解算获取冰川区控制点；通过DGPS RTK进行动态联测获取。数据集采用完全开放共享。 数据集包含控制点的序号（B为基站 P为测点）、经度（单位：度(°)）、纬度（单位：度(°)）、高程（单位：米(m)，指当年冰川表面高程）4个字段。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is measured data, and the main data sources are static measurement of national primary control points and dynamic joint measurement of DGPS RTK.</w:t>
+        <w:t xml:space="preserve">本数据集主要为实测数据，数据主要来源为国家一级控制点静态测量，DGPS RTK动态联测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Through purchasing the national primary control points in the region, the global positioning system (GPS) of Huace T5 model is used for synchronous measurement for more than 1 hour, and the control points in the glacier area are obtained through the solution of hCG software; then the dynamic differential GPS is used to obtain the dynamic joint measurement, and the dynamic differential GPS measurement process is standardized and standardized, and strictly reviewed.</w:t>
+        <w:t xml:space="preserve">主要通过采购了该地区国家一级控制点，利用华测T5型号的全球定位系统(Global Position System，GPS) 同步测量时间1小时以上，并通过HCG 软件进行解算获取冰川区控制点；然后通过动态差分GPS进行动态联测获取，动态差分GPS测量过程规范化和标准化，并严格复核。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">4-6 stations of CHCNAV X20 or T5 GNSS are used for joint survey, the synchronous measurement time is more than 1 hour, and 1-3 national control points are used for joint survey; the result calculation accuracy is controlled within 2cm </w:t>
+        <w:t xml:space="preserve">采用4-6台华测X20或T5 GNSS进行联测，同步测量时间1小时以上，并采用1-3个国家级控制点进行联测；成果解算精度控制在2cm以内</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/08/01-2008/08/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/08/01-2008/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Tuomuer peak area, Tianshan Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山托木尔峰地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:40.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXCEL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:GPS, control point, Mount Tianshan</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GPS, 控制点, 天山托木尔峰</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The keqikar glacier of tuomu'er peak in Tianshan Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山托木尔峰科其喀尔冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Shiyin,  Shangguan donghui,  Jiang zongli,  Zhang yisong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘时银,  上官冬辉,  蒋宗立,  张盈松 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Kunpeng , LIU Shiyin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏, 刘时银</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013FY111400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013FY111400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Shiyin, Shangguan donghui, Jiang zongli, Zhang yisong. 2008 joint survey data set of GPS control points in Tuomuer peak area of Tianshan Mountains. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.77.</w:t>
+        <w:t xml:space="preserve">刘时银,上官冬辉,蒋宗立,张盈松. 2008年天山托木尔峰地区GPS控制点联测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.77.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>