--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of glacier surface elevation changes in Namunani mountain area from 1974 to 2006</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1974-2006年纳木那尼峰地区冰川表面高程变化数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0004.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of glacier surface elevation changes in Namunani mountain area from 1974 to 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.149</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0004.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.149</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this data set, the elevation changes of glacier surface in the center of glaciation is obtained by using DEM from topographic map, SRTM (2000) and DEM extracted from remote sensing image. Only for the glacier surface elevation changes in the Namunani peak area from 1974 to 2006, so no additions and refinements are made, and full open sharing is used. The dataset contains two bands, elevation change 1974-2000 and elevationchange 2000-2006. Field measurement unit: meter (m). The data set is mainly extracted from remote sensing images and only represents the change of glacier surface elevation at the time of remote sensing image acquisition. The time is 1974-2000 and 2000-2006. </w:t>
+        <w:t xml:space="preserve">本数据集针对纳木那尼峰地区，利用地形图DEM、SRTM（2000）与遥感影像提取的DEM，通过差值计算，获取冰川作用中心冰川表面高程变化。只针对1974-2006年纳木那尼峰地区冰川表面高程变化，故不进行补充和完善，采用完全开放共享。数据集包含ElevationChange1974-2000和ElevationChange2000-2006，共2个波段。字段度量单位：米（m）。数据集主要为遥感影像提取资料，仅表示遥感影像获取时间的冰川表面高程变化，时间为1974-2000和2000-2006两期。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is mainly interpreted data. The main data sources are DEM of topographic map, SRTM (2000) and DEM extracted from remote sensing image.</w:t>
+        <w:t xml:space="preserve">本数据集主要为解译数据，数据主要来源为地形图DEM、SRTM（2000）与遥感影像提取的DEM。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on DEM of topographic map, SRTM (2000) and DEM extracted from remote sensing image, the elevation change of glacier surface at the center of glaciation was obtained by difference calculation.</w:t>
+        <w:t xml:space="preserve">利用地形图DEM、SRTM（2000）与遥感影像提取的DEM，通过差值计算，获取冰川作用中心冰川表面高程变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">After checking the accuracy of DEM in different periods, we use the cosine relationship between slope aspect and elevation difference to carry out plane and elevation correction; then we use the relationship between maximum curvature and elevation difference to reduce the error caused by different resolutions, carry out registration and relative accuracy evaluation on the two periods of DEM, and get the glacier elevation changes in different periods. </w:t>
+        <w:t xml:space="preserve">对不同时期的DEM进行精度检验后，利用坡度坡向与高程差的余弦关系，进行平面与高程校正；然后利用最大曲率与高程差的关系，降低因不同分辨率带来的误差，对两期DEM进行配准和相对精度评价，得到不同时期的冰川高程变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1974/01/01-2006/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1974/01/01-2006/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Namunanib peak </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">纳木那尼峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:288.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">288.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Namunanib peak, DEM, ice elevation change</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">纳木那尼峰, DEM, 冰面高程变化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Namunanib peak </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">纳木那尼峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 81.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 81.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1494,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ye Qinghua,  Zong jibiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">叶庆华,  宗继彪 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴坤鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ye Qinghua </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">叶庆华</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013FY111400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013FY111400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ye Qinghua, Zong jibiao. Data set of glacier surface elevation changes in Namunani mountain area from 1974 to 2006. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.149.</w:t>
+        <w:t xml:space="preserve">叶庆华,宗继彪. 1974-2006年纳木那尼峰地区冰川表面高程变化数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.149.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>