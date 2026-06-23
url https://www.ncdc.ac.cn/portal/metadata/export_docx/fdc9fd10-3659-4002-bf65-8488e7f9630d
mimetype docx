--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数字矢量化</w:t>
+        <w:t xml:space="preserve">数字矢量化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -480,51 +480,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -568,51 +568,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集时间</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1988/01/01-None</w:t>
+        <w:t xml:space="preserve">1988/01/01-1988/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -789,50 +789,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">40000.0m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1501,51 +1540,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 17.77</w:t>
+              <w:t xml:space="preserve"> 17.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
@@ -1657,51 +1696,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>服务电话</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>