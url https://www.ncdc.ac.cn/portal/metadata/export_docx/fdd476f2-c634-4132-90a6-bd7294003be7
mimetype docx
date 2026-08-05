--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山国家公园水土流失数据（1982-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Water and soil loss data of Qilian Mountain National Park (1982-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Water and soil loss data of Qilian Mountain National Park (1982-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2734.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2734.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2734.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据包含了祁连山从1982年至2020年的水土流失栅格数据集，地理坐标系WGS_1984,投影坐标系Albers。基于RUSLE模型中土壤侵蚀力因子、坡度坡长因子、降雨侵蚀力因子、植被覆盖与管理因子等结果,通过RUSLE模型模拟获得1982—2020年祁连山国家公园土壤侵蚀量，不同区域土壤侵蚀强度存在高度非均质性。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  依据联合国粮食及农业组织(FAO）和国际应用系统分析研究所（IIASA）建立的世界土壤数据库（HWSD)获取研究区土壤相关数据，植被数据由GIMMS NDVI数据与MODIS NDVI数据获得，DEM数据来源于地理空间数据云。</w:t>
+        <w:t xml:space="preserve">  According to the World Soil Database (HWSD) established by the Food and Agriculture Organization of the United Nations (FAO) and the International Institute for Applied Systems Analysis (IIASA), the soil related data in the study area was obtained. The vegetation data was obtained from the GIMMS NDVI data and MODIS NDVI data. The DEM data was derived from the geo-spatial data cloud.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于降水数据、DEM数据、土壤数据、植被数据等，计算获得RUSLE模型中土壤侵蚀力因子、坡度坡长因子、降雨侵蚀力因子、植被覆盖与管理因子等结果,通过RUSLE模型模拟获得1982—2020年祁连山国家公园土壤侵蚀量，不同区域土壤侵蚀强度存在高度非均质性。</w:t>
+        <w:t xml:space="preserve">  Based on precipitation data, DEM data, soil data, vegetation data, etc., the results of soil erosivity factor, slope length factor, rainfall erosivity factor, vegetation cover and management factor in RUSLE model are calculated, and the soil erosion amount of Qilian Mountain National Park from 1982 to 2020 is obtained through RUSLE model simulation. The soil erosion intensity in different regions is highly heterogeneous.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  严格遵循相关技术规定和标准进行数据加工，操作规范，数据完整性，逻辑一致性，精度高，质量较好。</w:t>
+        <w:t xml:space="preserve">  Strictly follow relevant technical regulations and standards for data processing, operation specifications, data integrity, logic consistency, high accuracy and good quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1982/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1982/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">15.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:15.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:栅格数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山, 水土流失, 栅格数据集, RUSLE模型</w:t>
+        <w:t xml:space="preserve">Theme:Qilian Mountains, soil and water loss, raster data set, RUSLE model</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1982 2020</w:t>
+        <w:t xml:space="preserve">Time:1982 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山 </w:t>
+        <w:t xml:space="preserve">Place:Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,153 +978,117 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 94.82</w:t>
+              <w:t xml:space="preserve"> 94.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王让会 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周钧  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王让会. 祁连山国家公园水土流失数据（1982-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2734.2023.</w:t>
+        <w:t xml:space="preserve">. Water and soil loss data of Qilian Mountain National Park (1982-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2734.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>