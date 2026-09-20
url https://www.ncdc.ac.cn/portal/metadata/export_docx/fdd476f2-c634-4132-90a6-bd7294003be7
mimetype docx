--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Water and soil loss data of Qilian Mountain National Park (1982-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山国家公园水土流失数据（1982-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2734.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Water and soil loss data of Qilian Mountain National Park (1982-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2734.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2734.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2734.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据包含了祁连山从1982年至2020年的水土流失栅格数据集，地理坐标系WGS_1984,投影坐标系Albers。基于RUSLE模型中土壤侵蚀力因子、坡度坡长因子、降雨侵蚀力因子、植被覆盖与管理因子等结果,通过RUSLE模型模拟获得1982—2020年祁连山国家公园土壤侵蚀量，不同区域土壤侵蚀强度存在高度非均质性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  According to the World Soil Database (HWSD) established by the Food and Agriculture Organization of the United Nations (FAO) and the International Institute for Applied Systems Analysis (IIASA), the soil related data in the study area was obtained. The vegetation data was obtained from the GIMMS NDVI data and MODIS NDVI data. The DEM data was derived from the geo-spatial data cloud.</w:t>
+        <w:t xml:space="preserve">  依据联合国粮食及农业组织(FAO）和国际应用系统分析研究所（IIASA）建立的世界土壤数据库（HWSD)获取研究区土壤相关数据，植被数据由GIMMS NDVI数据与MODIS NDVI数据获得，DEM数据来源于地理空间数据云。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Based on precipitation data, DEM data, soil data, vegetation data, etc., the results of soil erosivity factor, slope length factor, rainfall erosivity factor, vegetation cover and management factor in RUSLE model are calculated, and the soil erosion amount of Qilian Mountain National Park from 1982 to 2020 is obtained through RUSLE model simulation. The soil erosion intensity in different regions is highly heterogeneous.</w:t>
+        <w:t xml:space="preserve">  基于降水数据、DEM数据、土壤数据、植被数据等，计算获得RUSLE模型中土壤侵蚀力因子、坡度坡长因子、降雨侵蚀力因子、植被覆盖与管理因子等结果,通过RUSLE模型模拟获得1982—2020年祁连山国家公园土壤侵蚀量，不同区域土壤侵蚀强度存在高度非均质性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Strictly follow relevant technical regulations and standards for data processing, operation specifications, data integrity, logic consistency, high accuracy and good quality. </w:t>
+        <w:t xml:space="preserve">  严格遵循相关技术规定和标准进行数据加工，操作规范，数据完整性，逻辑一致性，精度高，质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1982/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qilian Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:15.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Qilian Mountains, soil and water loss, raster data set, RUSLE model</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山, 水土流失, 栅格数据集, RUSLE模型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1982 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountains </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王让会 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">周钧  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王让会</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019YFC0507400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Water and soil loss data of Qilian Mountain National Park (1982-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2734.2023.</w:t>
+        <w:t xml:space="preserve">王让会. 祁连山国家公园水土流失数据（1982-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2734.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>