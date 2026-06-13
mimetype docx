--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,926 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃省GF-1 WFV遥感数据集（2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">GF-1 WFV Remote Sensing Dataset in Gansu Province (2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GF-1 WFV Remote Sensing Dataset in Gansu Province (2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4050.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4050.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB4050.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  高分一号（GF-1）卫星是国家高分辨率对地观测系统重大专项天基系统中的首发星，其主要目的是突破高空间分辨率、多光谱与高时间分辨率结合的光学遥感技术，多载荷图像拼接融合技术，高精度高稳定度姿态控制技术，5-8年寿命高可靠低轨卫星技术，高分辨率数据处理与应用等关键技术，推动我国卫星工程水平的提升，提高我国高分辨率数据自给率。   高分一号（GF-1） WFV相机可以获取16米多光谱彩色图像（蓝、绿、红、近红外4个波段）。GF-1卫星装载了WFV1、WFV2、WFV3和WFV4四个WFV传感器，同时成像的幅宽可达800公里左右。   本数据集收集甘肃省2018年高分一号WFV数据，云量筛选20%以下，1月177景，2月148景，3月121景，4月130景，5月89景，6月60景，7月90景，8月81景，9月118景，10月99景，11月148景，12月191景，每个月都基本能覆盖研究区，产品为原始L1级别数据，未经校正处理。</w:t>
+        <w:t xml:space="preserve">The Gaofen No.1 (GF-1) satellite is the first satellite in the major special space-based system of the National High Resolution Earth Observation System. Its main purpose is to break through key technologies such as optical remote sensing technology that combines high spatial resolution, multispectral and high temporal resolution, multi payload image fusion technology, high-precision and high stability attitude control technology, 5-8 year lifespan and high reliability low orbit satellite technology, and high-resolution data processing and application, Promote the improvement of China's satellite engineering level and improve the self-sufficiency rate of high-resolution data in China. The GF-1 WFV camera can obtain 16 meter multispectral color images (in four bands of blue, green, red, and near-infrared). The GF-1 satellite is equipped with four WFV sensors: WFV1, WFV2, WFV3, and WFV4, with an imaging width of approximately 800 kilometers. This dataset collected WFV data from Gaofen No.1 in Gansu Province in 2018, with cloud cover screening below 20%. There were 177 views in January, 148 views in February, 121 views in March, 130 views in April, 89 views in May, 60 views in June, 90 views in July, 81 views in August, 118 views in September, 99 views in October, 148 views in November, and 191 views in December, covering the research area basically every month. The product is original L1 level data and has not been corrected. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据于中国资源卫星应用中心申请下载 https://data.cresda.cn/#/home</w:t>
+        <w:t xml:space="preserve">  The data can be downloaded from China Resources Satellite Application Center https://data.cresda.cn/#/home</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据为原始L1级别数据，未经其他人工处理。</w:t>
+        <w:t xml:space="preserve">  The data is original L1 level data without other manual processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据来源于陆地观测卫星数据服务平台网站，下载时筛选云量低于20%，质量级别≥8（最高级别为9）的数据，质量良好。</w:t>
+        <w:t xml:space="preserve">  This data comes from the website of Landsat data service platform. When downloading, the data with cloud amount less than 10% and quality level ≥ 8 (the highest level is 9) are screened, and the quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2018/12/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2018/12/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.0 TiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.0 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -934,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">多载荷图像, WFV宽幅相机, 光学遥感技术, 多光谱彩色图像</w:t>
+        <w:t xml:space="preserve">Theme:Multi payload images, WFV wide frame camera, optical remote sensing technology, multispectral color images</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南  </w:t>
+        <w:t xml:space="preserve">author:Zhang Yaonan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 甘肃省GF-1 WFV遥感数据集（2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4050.2023.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. GF-1 WFV Remote Sensing Dataset in Gansu Province (2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4050.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>