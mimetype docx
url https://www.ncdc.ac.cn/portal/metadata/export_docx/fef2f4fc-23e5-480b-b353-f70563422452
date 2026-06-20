--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">新疆玛纳斯河石河子地区气象及土壤资料（2007-2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological and soil data of Shihezi area of Manas River in Xinjiang (2007-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological and soil data of Shihezi area of Manas River in Xinjiang (2007-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.STXF.db0008.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.STXF.db0008.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.STXF.2021.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包括玛纳斯河灌区147团2007-2017年气象数据；2010-2017年地温数据；土壤盐分表；土壤养分表和试验基地2017年9月底至2019年10月土壤温湿度资料。   其中气象数据记录有日平均本站气压、日最高本站气压、日最低本站气压、日平均海平面气压、日平均气温、日最高气温、日最低气温、日相对湿度、日最低湿度、日定时降水量、日平均2分钟平均风速、日平均10分钟平均风速、日最大风速、日最大风速的风向、日极大风速、日极大风速的风向；地温数据记录有日平均地面温度、日最高地面温度、日最低地面温度、日平均5cm地温、日平均10cm地温、日平均15cm地温、日平均20cm地温、日平均40cm地温、日平均80cm地温等。   通过自动气象站、试验室检测化验、自动化土壤温湿度传感器，采用excel进行数据录入。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自动气象站、试验室检测化验、自动化土壤温湿度传感器。</w:t>
+        <w:t xml:space="preserve">  Automatic weather station, laboratory testing, automatic soil temperature and humidity sensor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用excel进行数据录入。</w:t>
+        <w:t xml:space="preserve">  Excel is used for data entry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.原始资料数据精度 原始数据精度符合统一试验方案、土壤养分和盐分检测标准、地面气象观测规范要求；   2.项目数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法和标准规范、数据应用范围等内容。 按照土壤养分和盐分检测标准、地面气象观测规范进行相关质量控制；   3.加工后数据精度 精度符合规范进行相关要求。</w:t>
+        <w:t xml:space="preserve">  1. Accuracy of original data. The accuracy of original data meets the requirements of unified test scheme, soil nutrient and salt detection standards and ground meteorological observation specifications;   2. Relevant quality control measures in the process of project data generation and collection, including complete data generation process, used methods, standards and specifications, data application scope, etc. Relevant quality control shall be carried out according to soil nutrient and salt detection standards and ground meteorological observation specifications;   3. The data accuracy after processing shall meet the relevant requirements of the specification. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/01/01-2019/11/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/01/01-2019/11/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆石河子 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Shihezi, Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">玛纳斯河, 石河子地区, 气象, 土壤水分, 土壤湿度, 土壤养分</w:t>
+        <w:t xml:space="preserve">Theme:Manas River, Shihezi area, meteorology, soil moisture, soil moisture, soil nutrients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆石河子 </w:t>
+        <w:t xml:space="preserve">Place:Shihezi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何志斌,  郑国玉,  周建伟 </w:t>
+        <w:t xml:space="preserve">contributors:HE Zhibin,  ,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">蔺鹏飞  </w:t>
+        <w:t xml:space="preserve">author:LIN PengFei  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIN PengFei  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0504300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">西北荒漠-绿洲区稳定性维持与生态系统综合管理技术研发与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何志斌,郑国玉,周建伟. 新疆玛纳斯河石河子地区气象及土壤资料（2007-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.STXF.2021.3.</w:t>
+        <w:t xml:space="preserve">HE Zhibin, , . Meteorological and soil data of Shihezi area of Manas River in Xinjiang (2007-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.STXF.2021.3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>