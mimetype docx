--- v1 (2026-06-20)
+++ v2 (2026-09-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological and soil data of Shihezi area of Manas River in Xinjiang (2007-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">新疆玛纳斯河石河子地区气象及土壤资料（2007-2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.STXF.db0008.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological and soil data of Shihezi area of Manas River in Xinjiang (2007-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.STXF.2021.3</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.STXF.db0008.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.STXF.2021.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集包括玛纳斯河灌区147团2007-2017年气象数据；2010-2017年地温数据；土壤盐分表；土壤养分表和试验基地2017年9月底至2019年10月土壤温湿度资料。   其中气象数据记录有日平均本站气压、日最高本站气压、日最低本站气压、日平均海平面气压、日平均气温、日最高气温、日最低气温、日相对湿度、日最低湿度、日定时降水量、日平均2分钟平均风速、日平均10分钟平均风速、日最大风速、日最大风速的风向、日极大风速、日极大风速的风向；地温数据记录有日平均地面温度、日最高地面温度、日最低地面温度、日平均5cm地温、日平均10cm地温、日平均15cm地温、日平均20cm地温、日平均40cm地温、日平均80cm地温等。   通过自动气象站、试验室检测化验、自动化土壤温湿度传感器，采用excel进行数据录入。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Automatic weather station, laboratory testing, automatic soil temperature and humidity sensor.</w:t>
+        <w:t xml:space="preserve">  自动气象站、试验室检测化验、自动化土壤温湿度传感器。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Excel is used for data entry.</w:t>
+        <w:t xml:space="preserve">  采用excel进行数据录入。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Accuracy of original data. The accuracy of original data meets the requirements of unified test scheme, soil nutrient and salt detection standards and ground meteorological observation specifications;   2. Relevant quality control measures in the process of project data generation and collection, including complete data generation process, used methods, standards and specifications, data application scope, etc. Relevant quality control shall be carried out according to soil nutrient and salt detection standards and ground meteorological observation specifications;   3. The data accuracy after processing shall meet the relevant requirements of the specification. </w:t>
+        <w:t xml:space="preserve">  1.原始资料数据精度 原始数据精度符合统一试验方案、土壤养分和盐分检测标准、地面气象观测规范要求；   2.项目数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法和标准规范、数据应用范围等内容。 按照土壤养分和盐分检测标准、地面气象观测规范进行相关质量控制；   3.加工后数据精度 精度符合规范进行相关要求。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/01/01-2019/11/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/01/01-2019/11/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Shihezi, Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆石河子 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Manas River, Shihezi area, meteorology, soil moisture, soil moisture, soil nutrients</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">玛纳斯河, 石河子地区, 气象, 土壤水分, 土壤湿度, 土壤养分</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shihezi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆石河子 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HE Zhibin,  ,   </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何志斌,  郑国玉,  周建伟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LIN PengFei  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蔺鹏飞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIN PengFei  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蔺鹏飞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0504300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0504300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西北荒漠-绿洲区稳定性维持与生态系统综合管理技术研发与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HE Zhibin, , . Meteorological and soil data of Shihezi area of Manas River in Xinjiang (2007-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.STXF.2021.3.</w:t>
+        <w:t xml:space="preserve">何志斌,郑国玉,周建伟. 新疆玛纳斯河石河子地区气象及土壤资料（2007-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.STXF.2021.3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>