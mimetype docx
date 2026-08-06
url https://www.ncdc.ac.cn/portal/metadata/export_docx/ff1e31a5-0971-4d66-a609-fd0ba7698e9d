--- v0 (2026-05-05)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山天老池流域草地截留数据集（2011-2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Grassland interception data set of tianlaochi watershed in Qilian Mountains</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grassland interception data set of tianlaochi watershed in Qilian Mountains</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3083.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3083.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1920</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据包含草地截留控制实验数据和草地最大持水量观测数据。内含2011草地最大持水量数据和2012草地截留控制实验最大持水量数据两个Excel表格数据，实验是2011年进行的，主要选择的植被类型有苔草、珠芽蓼、车前草和委陵菜，对每种类型的样品进行最大持水量实验，并对其进行照相处理，得到的具体数据见文件。草地冠层截留是2012年生长季进行的，采用人工控制降雨实验来完成。在生长季末期，对流域内主要类型草地按照放牧与禁牧两种情况进行采样。人工降雨过程中，每隔1min对降雨量和穿透雨量进行记录，最后通过降雨量与穿透雨量的差值计算草地冠层截留量。</w:t>
+        <w:t xml:space="preserve">This data includes the experimental data of grassland interception control and the observation data of maximum water capacity of grassland. The maximum water holding capacity experiment was carried out in 2011, and the main selected vegetation types are Carex, Polygonum viviparum, Plantago asiatica and Potentilla. The maximum water holding capacity experiment was carried out on each type of samples, and the specific data obtained were shown in the document. Canopy interception was carried out in the growing season of 2012, and the experiment was completed by artificial rainfall control. At the end of growing season, the main types of grassland in the watershed were sampled according to grazing and grazing prohibition. In the process of artificial rainfall, the rainfall and throughfall were recorded every 1 min, and the canopy interception was calculated by the difference between rainfall and throughfall. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">最大持水量实验是2011年进行的，主要选择的植被类型有苔草、珠芽蓼、车前草和委陵菜。</w:t>
+        <w:t xml:space="preserve">The maximum water holding capacity experiment was carried out in 2011, and the main selected vegetation types were Carex, Polygonum viviparum, plantain and Potentilla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">草地冠层截留是2012年生长季进行的，采用人工控制降雨实验来完成。在生长季末期，对流域内主要类型草地按照放牧与禁牧两种情况进行采样。人工降雨过程中，每隔1min对降雨量和穿透雨量进行记录，最后通过降雨量与穿透雨量的差值计算草地冠层截留量。</w:t>
+        <w:t xml:space="preserve">Canopy interception was carried out in the growing season of 2012, and the experiment was completed by artificial rainfall control. At the end of growing season, the main types of grassland in the watershed were sampled according to grazing and grazing prohibition. In the process of artificial rainfall, the rainfall and throughfall were recorded every 1 min, and the canopy interception was calculated by the difference between rainfall and throughfall.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2012/12/07</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2012/12/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山天老池 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian Mountain tianlaochi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">336.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:336.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">不同植被类型, 草地最大持水量, 草地截留</w:t>
+        <w:t xml:space="preserve">Theme:Different vegetation types, Maximum capacity of grassland, Grassland interception</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012</w:t>
+        <w:t xml:space="preserve">Time:2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  天老池小流域,  寺大隆林区,  草地 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Tianlaochi small watershed,  Sidalong forest area,  grassland </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵传燕 </w:t>
+        <w:t xml:space="preserve">contributors:ZHAO Chuanyan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马文瑛  </w:t>
+        <w:t xml:space="preserve">author:Ma wenying </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAO Chuanyan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵传燕. 祁连山天老池流域草地截留数据集（2011-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1920.</w:t>
+        <w:t xml:space="preserve">ZHAO Chuanyan. Grassland interception data set of tianlaochi watershed in Qilian Mountains. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1920.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>