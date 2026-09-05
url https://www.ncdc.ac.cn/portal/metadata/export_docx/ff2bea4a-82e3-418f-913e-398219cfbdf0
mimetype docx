--- v0 (2026-06-08)
+++ v1 (2026-09-05)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Impact of soil temperature-difference on desert carbon-sink</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">土壤温差对沙漠碳汇的影响数据集（2004-2017年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5061/dryad.0zpc866tw</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Impact of soil temperature-difference on desert carbon-sink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6458.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5061/dryad.0zpc866tw</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6458.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  全球碳循环对气候变化至关重要。在全球碳循环中长期被忽视的沙漠可以封存大量的二氧化碳，发挥碳汇的作用。作为世界第二大流动沙漠，塔克拉玛干沙漠（TD）为沙漠碳汇做出了巨大贡献。然而，塔克拉玛干沙漠内部过程对其碳汇的贡献以及气候变化下碳汇的长期趋势仍不清楚。本研究将填补这一重要的知识空白。通过实地观测，我们发现热量波动引起的含有二氧化碳的土壤空气的膨胀/收缩与盐/碱化学作用相结合，主导了移动沙中二氧化碳的释放/吸收过程。这些过程的相互抵消意味着，热带干旱区流沙是一个稳定的碳汇，在 2004-2017 年期间，每年吸收的二氧化碳量为 1.60×106 t·a-1。这表明，全球移动沙漠每年可能吸收约 2.125×108 吨二氧化碳。然而，在气候变化的情况下，土壤温差的增大将刺激沙漠的土壤空气膨胀，并向大气释放更多的二氧化碳，导致未来TD中的移动沙地碳汇逐渐减少。在气候变化的正反馈作用下，这些过程将加速，并加剧区域变暖。这些结论对于重新认识沙漠在碳循环中的地位非常重要。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The surface of TD is mainly covered by a uniform layer of moving sand. The environmental conditions at the three monitoring points are consistent from north to south, especially in terms of soil temperature. The tower located in the heart of the desert is considered the most representative research area for TD. This study was conducted in Tazhong Flowing Sand (38 ° 58 ′ N, 83 ° 39 ′ E, altitude 1099 meters). The entire region belongs to a continental, warm temperate, and arid desert climate. The annual average precipitation is 25.9 millimeters, with extremely uneven distribution throughout the year, with precipitation concentrated from May to August. The annual potential evaporation is 3812.3 millimeters. The region has four different seasons and high diurnal temperature differences. The annual average temperature is 12.1 ° C, with a maximum temperature of 40.0-46.0 ° C and a minimum temperature of -20.0 to -32.6 ° C. The harsh environmental conditions have led to a severe shortage of animal and plant resources in the region. The total area of sand flow in TD is approximately 2.364 × 1011m2, covering about 70% of TD. Flowing sand is composed of silt and clay (1.5%), fine sand and very fine sand (88.8%) particles, and medium sand (9.7%) particles</w:t>
+        <w:t xml:space="preserve">  TD的表面主要由均匀的移动砂层覆盖。从北到南，三个监测点的环境条件是一致的，特别是在土壤温度方面。位于沙漠腹地的塔中被认为是TD最具代表性的研究区域。本研究是在塔中流沙（北纬38°58′，东经83°39′，海拔1099米）进行的。整个地区属于大陆性、暖温带、干旱的沙漠气候。年平均降水量为25.9毫米，年内分布极不均匀，降水集中在5-8月。年潜在蒸发量为3812.3毫米。该地区有四个不同的季节和高昼夜温差。年平均气温为12.1°C，最高气温为40.0-46.0°C，最低气温为-20.0至-32.6°C。恶劣的环境条件导致该地区动物和植物资源严重缺乏。TD的流砂总面积约为2.364×1011m2，覆盖了约70%的TD）。流砂由淤泥和粘土（1.5%）、细砂和极细砂（88.8%）颗粒以及中砂（9.7%）颗粒组成</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The topsoil (0-10 cm) was collected from the moving sand layer at the research site and divided into four parts. Sample 1 is a control and has not been processed. Sample 2 was subjected to high-pressure sterilization treatment to eliminate the influence of soil microorganisms on soil respiration. To ensure sufficient sterilization, repeat high-pressure sterilization three times, each time for half an hour. The sterilized fine sand is immediately placed in an oven and dried at 105 ° C. The displaced sand after drying should be sealed before being placed in a sterile UV room. Finally, after placing the sample in a sterile state for one day, add 17-18ml of distilled water to a watering can to match the soil moisture content measured in the field. While adding distilled water, mix the displaced sand sample evenly and seal it for two days to achieve equilibrium between carbon dioxide and water in the sample. Put sample 3 into a plastic box and add 30L of distilled water to the sample. After thorough mixing, let the sample stand for 1 hour, then pour out the upper layer of liquid. This process is repeated three times to remove soluble salts and bases from the sample. Then use the processing method of sample 2 (three rounds of sterilization, followed by drying, adding distilled water (15.9mL), and standing). The processing procedure for sample 4 is similar to that of sample 3, but distilled water (15.9mL) is used.</w:t>
+        <w:t xml:space="preserve">  研究地点的移动沙层中采集了表土（0-10 厘米），并将其分为四个部分。样品1是对照，未进行处理。样品2经过高压灭菌处理，以消除土壤微生物对土壤呼吸作用的影响。为确保充分灭菌，重复高压灭菌三次，每次半小时。灭菌后的细沙立即放入烘箱，在 105 °C 下烘干。烘干后的移位沙在放入无菌紫外线室之前要密封。最后，将样品在无菌状态下放置一天后，用浇水壶加入 17-18ml蒸馏水，以符合在田间测得的土壤含水量）。在加入蒸馏水的同时，将移位沙样均匀混合，然后密封放置两天，使样品中的二氧化碳和水达到平衡。将样品3放入塑料盒中，并向样品中加入30L蒸馏水。充分混合后，样品静置 1 小时，然后倾倒上层液体。此过程重复三次，以去除样品中的可溶性盐和碱。然后采用样品 2 的处理方法（三轮灭菌，然后干燥，加入蒸馏水（15.9mL），静置）。样品4的处理过程与样品 3 相似，但使用蒸馏水（15.9mL）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Based on disassembly and temperature control experiments, the study quantified the exact magnitude and process of carbon dioxide flux of each component of quicksand in the transportation area. The study specifically considered the easily overlooked process of soil air expansion/contraction, as well as the exaggerated impact of soil moisture on carbon dioxide flux in desert environments. In addition, the absorption of carbon dioxide by saline alkali factors in the desert has also been confirmed. Finally, it was found that TD sediment transport is currently a stable carbon sink, with an annual carbon dioxide absorption rate of 7.11gm-2· a-1between 2004 and 2017. If we consider all the mobile deserts in the world, the role of desert ecosystems in the global carbon cycle cannot be ignored. These results help explain the missing carbon sinks in the global carbon cycle. However, CMIP5 simulations indicate that during the release of carbon dioxide, the contribution of TD to the movement of sand carbon sinks in the future will decrease due to the lack of attention paid to the temperature driven soil air expansion process. </w:t>
+        <w:t xml:space="preserve">  研究以拆解和温控实验为基础，量化了运输区内流沙各组成部分的二氧化碳通量的确切大小和过程。研究特别考虑了容易被忽视的土壤空气膨胀/收缩过程，以及沙漠环境中土壤湿度对二氧化碳通量的夸张影响。此外，沙漠中盐碱因素对二氧化碳的吸收也得到了证实。最后，发现 TD 移沙目前是一个稳定的碳汇，在 2004-2017 年期间，其二氧化碳年吸收率为 7.11gm-2·a-1。如果考虑到全球所有的流动沙漠，沙漠生态系统在全球碳循环中的地位不容忽视。这些结果有助于解释全球碳循环中缺失的部分碳汇。然而，CMIP5模拟表明，在二氧化碳释放过程中，由于温度驱动的土壤空气膨胀过程未被注意到，因此未来TD移动沙地碳汇的贡献将会减少。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2004/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Taklamakan Desert </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:65.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">65.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1099m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Taklamakan Desert, soil respiration, soil temperature difference, desert carbon sink, expansion/contraction, climate change</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔克拉玛干沙漠, 土壤呼吸, 土壤温差, 沙漠碳汇, 膨胀/收缩, 气候变化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Taklamakan Desert </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">塔克拉玛干沙漠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1494,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HAUNG Jianping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄建平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HAUNG Jianping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄建平  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HAUNG Jianping </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄建平</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HAUNG Jianping. Impact of soil temperature-difference on desert carbon-sink. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6458.2024.</w:t>
+        <w:t xml:space="preserve">黄建平. 土壤温差对沙漠碳汇的影响数据集（2004-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6458.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang Fan, Huang Jianping, He Qing, Zheng Xinqian, Zhou Chenglong, Pan Honglin, Huo Wen, Yu Haipeng, Liu Xiaoyue, Meng Lu, Han Dongliang, Mamtimin Ali, Yang Xinghua. Impact of differences in soil temperature on the desertcarbon sink[J]. Geoderma, 2020-12, 379:114636. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1016/j.geoderma.2020.114636.</w:t>
+        <w:t xml:space="preserve">Yang Fan, Huang Jianping, He Qing, Zheng Xinqian, Zhou Chenglong, Pan Honglin, Huo Wen, Yu Haipeng, Liu Xiaoyue, Meng Lu, Han Dongliang, Mamtimin Ali, Yang Xinghua. Impact of differences in soil temperature on the desertcarbon sink[J/OL]. Geoderma, 2020-12, 379: 114636. DOI: 10.1016/j.geoderma.2020.114636.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>